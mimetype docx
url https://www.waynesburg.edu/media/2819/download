--- v0 (2025-11-03)
+++ v1 (2026-05-16)
@@ -406,82 +406,82 @@
         <w:t>: ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57B3C21D" w14:textId="77777777" w:rsidR="00470D6C" w:rsidRPr="009C021E" w:rsidRDefault="00470D6C" w:rsidP="6C0F4280">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="093433BF" w14:textId="77777777" w:rsidR="003A00FD" w:rsidRPr="009C021E" w:rsidRDefault="003A00FD" w:rsidP="6C0F4280">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05C07496" w14:textId="768400D9" w:rsidR="590FAF40" w:rsidRPr="009C021E" w:rsidRDefault="6C0F4280" w:rsidP="6C0F4280">
+    <w:p w14:paraId="05C07496" w14:textId="7B42A24A" w:rsidR="590FAF40" w:rsidRPr="009C021E" w:rsidRDefault="6C0F4280" w:rsidP="6C0F4280">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C021E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">TPS Funds Requested </w:t>
       </w:r>
       <w:r w:rsidRPr="009C021E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(maximum $2</w:t>
       </w:r>
-      <w:r w:rsidR="009C021E">
-[...4 lines deleted...]
-        <w:t>2,25</w:t>
+      <w:r w:rsidR="00477D99">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>5,00</w:t>
       </w:r>
       <w:r w:rsidRPr="009C021E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>0)</w:t>
       </w:r>
       <w:r w:rsidR="00FF2684" w:rsidRPr="009C021E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:  $______________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D09499E" w14:textId="268F15F6" w:rsidR="6C0F4280" w:rsidRPr="009C021E" w:rsidRDefault="6C0F4280" w:rsidP="6C0F4280">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -612,75 +612,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rate</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009C021E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (if applicable). </w:t>
       </w:r>
       <w:r w:rsidR="00FF2684" w:rsidRPr="009C021E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provide a copy of </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> fringe benefits policy.</w:t>
+        <w:t>Provide a copy of organization’s fringe benefits policy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C25B154" w14:textId="77777777" w:rsidR="00FF2684" w:rsidRDefault="00FF2684" w:rsidP="6C0F4280">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="229BCD20" w14:textId="77777777" w:rsidR="00FF2684" w:rsidRDefault="00FF2684" w:rsidP="6C0F4280">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33201F02" w14:textId="77777777" w:rsidR="00FF2684" w:rsidRPr="00FF2684" w:rsidRDefault="00FF2684" w:rsidP="6C0F4280">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -4113,50 +4089,51 @@
     <w:rsid w:val="00067DF9"/>
     <w:rsid w:val="00086868"/>
     <w:rsid w:val="000E63F1"/>
     <w:rsid w:val="000F030F"/>
     <w:rsid w:val="000F0F74"/>
     <w:rsid w:val="00131752"/>
     <w:rsid w:val="00145338"/>
     <w:rsid w:val="00157735"/>
     <w:rsid w:val="00197A6A"/>
     <w:rsid w:val="001A2E1D"/>
     <w:rsid w:val="001C2722"/>
     <w:rsid w:val="002703A8"/>
     <w:rsid w:val="002E07DD"/>
     <w:rsid w:val="00306ACE"/>
     <w:rsid w:val="00311279"/>
     <w:rsid w:val="003A00FD"/>
     <w:rsid w:val="003B5E21"/>
     <w:rsid w:val="00410B6E"/>
     <w:rsid w:val="004201B3"/>
     <w:rsid w:val="004230E2"/>
     <w:rsid w:val="004234A6"/>
     <w:rsid w:val="004239CC"/>
     <w:rsid w:val="004261FB"/>
     <w:rsid w:val="00446E50"/>
     <w:rsid w:val="00470D6C"/>
+    <w:rsid w:val="00477D99"/>
     <w:rsid w:val="004850A8"/>
     <w:rsid w:val="004A5428"/>
     <w:rsid w:val="004C6979"/>
     <w:rsid w:val="004D431B"/>
     <w:rsid w:val="004E1440"/>
     <w:rsid w:val="004E5995"/>
     <w:rsid w:val="005102D3"/>
     <w:rsid w:val="00525170"/>
     <w:rsid w:val="005478FA"/>
     <w:rsid w:val="00630CC5"/>
     <w:rsid w:val="00661E0F"/>
     <w:rsid w:val="00673E46"/>
     <w:rsid w:val="006845B0"/>
     <w:rsid w:val="006957FF"/>
     <w:rsid w:val="006A3B8B"/>
     <w:rsid w:val="006D351F"/>
     <w:rsid w:val="00713084"/>
     <w:rsid w:val="00722E7B"/>
     <w:rsid w:val="00730766"/>
     <w:rsid w:val="00777547"/>
     <w:rsid w:val="00804F4C"/>
     <w:rsid w:val="00810CDA"/>
     <w:rsid w:val="008114F6"/>
     <w:rsid w:val="00834E2B"/>
     <w:rsid w:val="0083701A"/>
@@ -4170,50 +4147,51 @@
     <w:rsid w:val="009B291A"/>
     <w:rsid w:val="009C021E"/>
     <w:rsid w:val="009C68AE"/>
     <w:rsid w:val="009E6E9E"/>
     <w:rsid w:val="009F3AD9"/>
     <w:rsid w:val="00A12AC5"/>
     <w:rsid w:val="00A432DA"/>
     <w:rsid w:val="00A61BB9"/>
     <w:rsid w:val="00A83014"/>
     <w:rsid w:val="00A92E35"/>
     <w:rsid w:val="00AE1FB3"/>
     <w:rsid w:val="00B30151"/>
     <w:rsid w:val="00B50723"/>
     <w:rsid w:val="00B74E35"/>
     <w:rsid w:val="00B810C1"/>
     <w:rsid w:val="00BC3905"/>
     <w:rsid w:val="00BE38EA"/>
     <w:rsid w:val="00C24B51"/>
     <w:rsid w:val="00C24CC0"/>
     <w:rsid w:val="00C90673"/>
     <w:rsid w:val="00CE7E30"/>
     <w:rsid w:val="00CF19A9"/>
     <w:rsid w:val="00D26DB7"/>
     <w:rsid w:val="00D64ECE"/>
     <w:rsid w:val="00D71128"/>
+    <w:rsid w:val="00D81AA5"/>
     <w:rsid w:val="00D90860"/>
     <w:rsid w:val="00DB6E91"/>
     <w:rsid w:val="00DD5A1B"/>
     <w:rsid w:val="00E21A93"/>
     <w:rsid w:val="00E64C12"/>
     <w:rsid w:val="00E812FA"/>
     <w:rsid w:val="00EB276E"/>
     <w:rsid w:val="00EC5652"/>
     <w:rsid w:val="00F034F1"/>
     <w:rsid w:val="00F14CF1"/>
     <w:rsid w:val="00F303FF"/>
     <w:rsid w:val="00F64B0C"/>
     <w:rsid w:val="00F6751D"/>
     <w:rsid w:val="00FB4B0A"/>
     <w:rsid w:val="00FE7B14"/>
     <w:rsid w:val="00FF2684"/>
     <w:rsid w:val="00FF6408"/>
     <w:rsid w:val="0C6BE6CE"/>
     <w:rsid w:val="12404DED"/>
     <w:rsid w:val="2C6A1E52"/>
     <w:rsid w:val="3D9562DD"/>
     <w:rsid w:val="5588D512"/>
     <w:rsid w:val="58171913"/>
     <w:rsid w:val="590FAF40"/>
     <w:rsid w:val="6C0F4280"/>